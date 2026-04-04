--- v1 (2026-02-18)
+++ v2 (2026-04-04)
@@ -11380,51 +11380,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00801DB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calisto MT" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rb73ad569241c4539" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R1c1542867b7a459a" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{18D2256E-2E9F-457B-85C6-0CF5D7DA1B4A}"/>
       </w:docPartPr>
       <w:docPartBody>