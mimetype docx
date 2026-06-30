--- v2 (2026-04-04)
+++ v3 (2026-06-30)
@@ -14,65 +14,67 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00310B34" w:rsidP="00310B34" w:rsidRDefault="00873F7D">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00310B34" w:rsidP="00310B34" w:rsidRDefault="00873F7D">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E71DBD">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="756000" cy="756000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -89,8803 +91,14122 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="756000" cy="756000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00807276" w:rsidP="00310B34" w:rsidRDefault="00661660">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00807276" w:rsidP="00310B34" w:rsidRDefault="00661660">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:after="1000"/>
         <w:ind w:left="1219"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Avenant au contrat de travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>Modification du régime de travail</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="008678CA" w:rsidP="00807276" w:rsidRDefault="00807276">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="008678CA" w:rsidP="00807276" w:rsidRDefault="00807276">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Entre :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="001F16A8">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:ind w:left="283"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
           <w:id w:val="-467673231"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Madame/Monsieur" w:value="Madame/Monsieur"/>
             <w:listItem w:displayText="Madame" w:value="Madame"/>
             <w:listItem w:displayText="Monsieur" w:value="Monsieur"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00276A27">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00276A27">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t>Madame/Monsieur</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="007777C6">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="007777C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1165360755"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1926718881"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:text/>
+          <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
-            <w:t>....................................................................................................</w:t>
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00CC04FB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>dûment mandaté(e) par l’employeur :</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="007777C6">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="007777C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-1911688591"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/ad_affilies[1]/denomination[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>................................................................</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">rue : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="1407951135"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/ad_affilies[1]/rue[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>..........................................................................................</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00D062B0">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00D062B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>n°</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="2116471496"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/ad_affilies[1]/no_rue[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>........</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-821345409"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/ad_affilies[1]/boite[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>..........</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">code postal : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-1390329762"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/ad_affilies[1]/cd_postal[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>.............</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>localité :</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-1657905184"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/ad_affilies[1]/localite[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>.............................................................................</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
         <w:t>Ci-après dénommé(e) « l’employeur »,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="00807276">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="00807276">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Et :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="001F16A8">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:ind w:left="283"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="429791027"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/cd_sexe[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:dropDownList w:lastValue="3">
             <w:listItem w:displayText="Madame/Monsieur" w:value="3"/>
             <w:listItem w:displayText="Madame" w:value="2"/>
             <w:listItem w:displayText="Monsieur" w:value="1"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00911BF2">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00911BF2">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>Madame/Monsieur</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="1770587732"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/prenom[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DA2322" w:rsidR="008D0B98">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>...................................</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="226123381"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/nom[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="008D0B98">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>....................................</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">rue : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="257411625"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/rue[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>......................................................................................</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00AE23C7">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00AE23C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>n°</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-118232736"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/no_rue[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>...........</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-2083982617"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/no_boite[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>............</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">code postal : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-39442660"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/cd_postal[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>..............</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>localité :</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="003D26F2">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="003D26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-1210948239"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/personne[1]/localite[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="00797941">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00797941">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>............................................................................</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00807276">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00807276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
         <w:t>Ci-après dénommé(e) « le travailleur »,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="00807276">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00807276" w:rsidP="00807276" w:rsidRDefault="00807276">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:after="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>IL EST CONVENU CE QUI SUIT :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00C52EF3" w:rsidP="00C52EF3" w:rsidRDefault="00C52EF3">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00C52EF3" w:rsidP="00C52EF3" w:rsidRDefault="00C52EF3">
       <w:pPr>
         <w:pStyle w:val="ContratHeading1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00C52EF3" w:rsidP="00C52EF3" w:rsidRDefault="00C52EF3">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:t>L</w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le travailleur est engagé à temps plein :</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00917333">
-        <w:t>e travailleur</w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:t xml:space="preserve"> est engagé à temps plein. L'horaire de travail est prévu dans le règlement de travail.</w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00C52EF3" w:rsidRDefault="007D5B73">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:t>L</w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>L’horaire de travail figure dans le règlement de travail.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00917333">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="000D17B4">
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-[...41 lines deleted...]
-      <w:r w:rsidR="00BA6E3D">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="007D5B73">
-        <w:t xml:space="preserve">dans un régime de travail </w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’horaire est fixe </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00170B32">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00170B32">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="007D5B73">
-        <w:t xml:space="preserve"> comportant </w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> : les heures à prester sont fixées comme suit :</w:t>
       </w:r>
-      <w:sdt>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="002B0E11">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
-      </w:r>
-[...75 lines deleted...]
-        <w:t> : les heures de prestations sont réparties de la manière suivante :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="1173"/>
+        <w:gridCol w:w="525"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="454"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="525"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidTr="00251E2B">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lundi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...51 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidTr="00251E2B">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mardi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...51 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidTr="00251E2B">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mercredi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...51 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidTr="00251E2B">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Jeudi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...51 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidTr="00251E2B">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Vendredi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...51 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidTr="00251E2B">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Samedi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...51 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidTr="00251E2B">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Dimanche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="00CB6921" w:rsidRDefault="007D5B73">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="007D5B73" w:rsidRDefault="007D5B73">
-[...51 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="007D5B73" w:rsidP="000925FB" w:rsidRDefault="009800E6">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
-        <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-[...1 lines deleted...]
-        <w:t>L’horaire de travail est flottant</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le travailleur est engagé à temps partiel</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="007A30D1">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec un régime de travail fixe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ….. heures par semaine.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’horaire est fixe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> : les heures à prester sont fixées comme suit.:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1173"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lundi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mardi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mercredi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jeudi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Vendredi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Samedi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Dimanche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le travailleur est engagé à temps partiel dans un régime de travail flexible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">est de </w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comportant </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1776982686"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-881320286"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="9D8DB13C9EDB4665BEDD8E951A811A90"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>…..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heures par semaine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en moyenne sur une période de référence égale à </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-2145253792"/>
+          <w:placeholder>
+            <w:docPart w:val="0290D1C671E84F33B23584E397817A5B"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>…..</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Il est engagé dans le cadre d’une reprise progressive du travail, avec l’accord de sa mutuelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>L’horaire de travail est variable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> : voir dispositions dans le règlement de travail.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1173"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lundi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mardi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mercredi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Jeudi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Vendredi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Samedi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Dimanche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>L’horaire de travail est flottant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> : voir dispositions prévues dans le règlement de travail. Le travailleur doit prester ses heures de travail dans le respect des plages fixes et mobiles décrites ci-dessous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La durée journalière moyenne de travail du travailleur est de </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1776982686"/>
+          <w:placeholder>
+            <w:docPart w:val="821882656A5C401494BDD37B7CBAA281"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>…..</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heures </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="141396409"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="821882656A5C401494BDD37B7CBAA281"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>…..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00170B32">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-        <w:footnoteReference w:id="11"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1106"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="375"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="370"/>
+        <w:gridCol w:w="401"/>
+        <w:gridCol w:w="369"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="369"/>
         <w:gridCol w:w="402"/>
-        <w:gridCol w:w="373"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="369"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="370"/>
         <w:gridCol w:w="402"/>
-        <w:gridCol w:w="373"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="370"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="370"/>
         <w:gridCol w:w="402"/>
-        <w:gridCol w:w="374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="370"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="370"/>
         <w:gridCol w:w="402"/>
-        <w:gridCol w:w="374"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="370"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="000925FB" w:rsidRDefault="001A1C8B">
-[...2 lines deleted...]
-              <w:spacing w:before="100"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="000925FB" w:rsidRDefault="00AA348B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="000925FB" w:rsidRDefault="00AA348B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage fixe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="000925FB" w:rsidRDefault="00AA348B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="000925FB" w:rsidRDefault="00AA348B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage fixe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="000925FB" w:rsidRDefault="00AA348B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="002A79B6" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="001A1C8B" w:rsidRDefault="001A1C8B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Lundi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="002A79B6">
-[...9 lines deleted...]
-              <w:t>e</w:t>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="002A79B6" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="001A1C8B" w:rsidRDefault="001A1C8B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mardi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="002A79B6" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="001A1C8B" w:rsidRDefault="001A1C8B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mercredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="002A79B6" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="001A1C8B" w:rsidRDefault="001A1C8B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Jeudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="002A79B6" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="001A1C8B" w:rsidRDefault="001A1C8B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Vendredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="002A79B6" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="001A1C8B" w:rsidRDefault="001A1C8B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Samedi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="002A79B6" w:rsidTr="005309C6">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="001A1C8B" w:rsidRDefault="001A1C8B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Dimanche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="001A1C8B" w:rsidP="002A79B6" w:rsidRDefault="001A1C8B">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="000925FB" w:rsidRDefault="005309C6">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: la durée du travail est de </w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'horaire de travail est cyclique : la durée du travail est de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-1359966669"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="821882656A5C401494BDD37B7CBAA281"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>…..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heures</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00170B32">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-        <w:footnoteReference w:id="12"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">, réparties sur un cycle de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-1808473008"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="821882656A5C401494BDD37B7CBAA281"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>…..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> semaines et selon les plages fixes suivantes :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="00C471A3">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7486" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="005D3C26" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Semaine </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
                 <w:id w:val="-733541776"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="821882656A5C401494BDD37B7CBAA281"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="007F1F8A">
+                <w:r w:rsidRPr="00DA2322">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
                   <w:t>…..</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="00C471A3">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Lundi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="008A6A6C">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mardi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="008A6A6C">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mercredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="008A6A6C">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Jeudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="008A6A6C">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Vendredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="008A6A6C">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Samedi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidTr="008A6A6C">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Dimanche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="008A6A6C" w:rsidRDefault="00C471A3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="000925FB" w:rsidRDefault="00C471A3">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">L'horaire de travail est cyclique : la durée du travail est de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-102580185"/>
           <w:placeholder>
-            <w:docPart w:val="F86E2F89DA724BC7B543384E9BABE2E4"/>
+            <w:docPart w:val="24A7C15CE94C4BA18983205B393F58A3"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>…..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heures</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00170B32">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-        <w:footnoteReference w:id="13"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">, réparties sur un cycle de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-75205480"/>
           <w:placeholder>
-            <w:docPart w:val="F86E2F89DA724BC7B543384E9BABE2E4"/>
+            <w:docPart w:val="24A7C15CE94C4BA18983205B393F58A3"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>…..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> semaines et selon les plages fixes et mobiles suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00C471A3" w:rsidP="000925FB" w:rsidRDefault="00C471A3">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> est de </w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voir dispositions prévues dans le règlement de travail. Le travailleur doit prester ses heures de travail dans le respect des plages fixes et mobiles décrites ci-dessous. La durée journalière moyenne de travail du travailleur est de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="1059288581"/>
           <w:placeholder>
-            <w:docPart w:val="9A9DB5D58AA04008A468620D18C5B2C0"/>
+            <w:docPart w:val="E5A4EB792B0E43959AF7ED6734F55F75"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
+          <w:r w:rsidRPr="00DA2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>…..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (total des heures sur le cycle/nombre de jours prestés).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7486" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Semaine </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
                 <w:id w:val="262044532"/>
                 <w:placeholder>
-                  <w:docPart w:val="5177DBEF701D4E2C9FD6A143A908E523"/>
+                  <w:docPart w:val="FA208E9E3BF44AB286E895C4BE4910C9"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="007F1F8A">
+                <w:r w:rsidRPr="00DA2322">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
                   <w:t>…..</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Lundi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mardi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mercredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Jeudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Vendredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Samedi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="00944070" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Dimanche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...1 lines deleted...]
-              <w:pStyle w:val="ContratBody"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00433896" w:rsidRDefault="00433896">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1104"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="375"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="401"/>
+        <w:gridCol w:w="370"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="370"/>
         <w:gridCol w:w="402"/>
-        <w:gridCol w:w="374"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="375"/>
+        <w:gridCol w:w="370"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="371"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9246" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
               <w:spacing w:before="100"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">Semaine </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
                 <w:id w:val="-138041128"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="821882656A5C401494BDD37B7CBAA281"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="007F1F8A">
+                <w:r w:rsidRPr="00DA2322">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
                   <w:t>…..</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
               <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
               <w:spacing w:before="100"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
               <w:spacing w:before="100"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage fixe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
               <w:spacing w:before="100"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
               <w:spacing w:before="100"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage fixe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
             <w:pPr>
               <w:pStyle w:val="ContratBody"/>
               <w:keepNext/>
               <w:spacing w:before="100"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007F1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Plage mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Lundi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mardi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Mercredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Jeudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Vendredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Samedi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidTr="00944070">
+      <w:tr w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidTr="00031616">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Dimanche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="007F1F8A">
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F1F8A" w:rsidR="00944070" w:rsidP="008A6A6C" w:rsidRDefault="00944070">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00031616" w:rsidRDefault="00F87B89">
+            <w:pPr>
+              <w:pStyle w:val="ContratBody"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00C52EF3" w:rsidP="00C52EF3" w:rsidRDefault="00C52EF3">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00C52EF3" w:rsidP="00C52EF3" w:rsidRDefault="00C52EF3">
       <w:pPr>
         <w:pStyle w:val="ContratHeading1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00C52EF3" w:rsidP="00C52EF3" w:rsidRDefault="00027090">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00C52EF3" w:rsidP="00C52EF3" w:rsidRDefault="00027090">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rémunération brute du travailleur est fixée à </w:t>
       </w:r>
-      <w:sdt>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00963DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00FD0E79" w:rsidP="00DF4918" w:rsidRDefault="00FD0E79">
+      <w:pPr>
+        <w:pStyle w:val="ContratHeading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00DF4918" w:rsidP="0076048D" w:rsidRDefault="00DF4918">
+      <w:pPr>
+        <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dispositions susmentionnées sont valables du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00946900">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00A556DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1571651103"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1679886817"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:dropDownList>
-[...5 lines deleted...]
-          </w:dropDownList>
+          <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A">
-            <w:t>par heure/jour/semaine/mois</w:t>
+          <w:r w:rsidRPr="00DA2322" w:rsidR="00A556DB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00FD0E79" w:rsidP="00DF4918" w:rsidRDefault="00FD0E79">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00DF4918" w:rsidP="0076048D" w:rsidRDefault="00DF4918">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00DF4918" w:rsidP="0076048D" w:rsidRDefault="00DF4918">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:t xml:space="preserve">Les dispositions susmentionnées sont valables du </w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dispositions susmentionnées entrent en vigueur à partir du </w:t>
       </w:r>
-      <w:sdt>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> au </w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et sont </w:t>
       </w:r>
-      <w:sdt>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>valables pour une durée indéterminée.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00DF4918" w:rsidP="0076048D" w:rsidRDefault="00DF4918">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00DF4918" w:rsidP="0076048D" w:rsidRDefault="00DF4918">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les autres dispositions du contrat de travail existant conclu le </w:t>
       </w:r>
-      <w:sdt>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> qui ne sont pas modifiées par le présent avenant, restent d'application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA0892" w:rsidR="00617C82" w:rsidP="00617C82" w:rsidRDefault="00617C82">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00617C82" w:rsidP="00617C82" w:rsidRDefault="00617C82">
       <w:pPr>
         <w:pStyle w:val="ContratHeading1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00617C82" w:rsidP="00617C82" w:rsidRDefault="00617C82">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00617C82" w:rsidP="00617C82" w:rsidRDefault="00617C82">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Il est en outre convenu ce qui suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="0076048D" w:rsidP="0076048D" w:rsidRDefault="0076048D">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="0076048D" w:rsidP="0076048D" w:rsidRDefault="0076048D">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:before="500" w:after="1000"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Ainsi établi en double exemplaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="009F7ADD">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="009F7ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>, dont un original pour chacune des deux parties contractantes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
         <w:t>Fait à</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="0028458C">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="0028458C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="-432823004"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="0028458C">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="0028458C">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>..........</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>, le</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="0028458C">
+      <w:r w:rsidRPr="00DA2322" w:rsidR="0028458C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:id w:val="613331826"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="d MMMM yyyy"/>
             <w:lid w:val="fr-BE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="007F1F8A" w:rsidR="0028458C">
+          <w:r w:rsidRPr="00DA2322" w:rsidR="0028458C">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
             <w:t>...../...../..........</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00FD0E79" w:rsidP="00FD0E79" w:rsidRDefault="00FD0E79">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00FD0E79" w:rsidP="00FD0E79" w:rsidRDefault="00FD0E79">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
-        <w:sectPr w:rsidRPr="007F1F8A" w:rsidR="00FD0E79" w:rsidSect="00DB362E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00DA2322" w:rsidR="00FD0E79" w:rsidSect="00DB362E">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="307" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00E244F2" w:rsidP="005B4E9B" w:rsidRDefault="00FD0E79">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00E244F2" w:rsidP="005B4E9B" w:rsidRDefault="00FD0E79">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Signature d</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="00A3247A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="00A3247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>u travailleur</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(précédée de la mention manuscrite</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="005B4E9B">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="005B4E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> « Lu et approuvé »</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Signature de l'employeur</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="0076048D">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="0076048D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(précédée de la mention manuscrite</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A" w:rsidR="005B4E9B">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322" w:rsidR="005B4E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> « Lu et approuvé »</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="005E480D" w:rsidP="006B6DDF" w:rsidRDefault="005E480D">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="005E480D" w:rsidP="006B6DDF" w:rsidRDefault="005E480D">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="007F1F8A" w:rsidR="005E480D" w:rsidSect="00FD0E79">
+        <w:sectPr w:rsidRPr="00DA2322" w:rsidR="005E480D" w:rsidSect="00FD0E79">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="307" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="00FD0E79" w:rsidP="00C168F2" w:rsidRDefault="00FD0E79">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00FD0E79" w:rsidP="00C168F2" w:rsidRDefault="00FD0E79">
       <w:pPr>
         <w:pStyle w:val="ContratBody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="007F1F8A" w:rsidR="00FD0E79" w:rsidSect="00E244F2">
+    <w:sectPr w:rsidRPr="00DA2322" w:rsidR="00FD0E79" w:rsidSect="00E244F2">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="307" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00771E34" w:rsidRDefault="00771E34">
+    <w:p w:rsidR="001F16A8" w:rsidRDefault="001F16A8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00771E34" w:rsidRDefault="00771E34">
+    <w:p w:rsidR="001F16A8" w:rsidRDefault="001F16A8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00FE2A52" w:rsidRDefault="00FE2A52">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="005B35FF" w:rsidP="00CC474C" w:rsidRDefault="00FE2A52">
     <w:pPr>
       <w:pStyle w:val="ContratBody"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="Text Box 3" style="position:absolute;left:0;text-align:left;margin-left:567pt;margin-top:793.8pt;width:23.8pt;height:39.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3212]" stroked="f" strokecolor="white [3212]" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDK4JPZCQIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0mYz4hRdig4D&#10;um5Auw+QZfmCyaJGKbHz96OkJM3Wt2F+IERSPiQPj9Y306DZXqHrwZR8Pss5U0ZC3Zu25D+e7999&#10;4Mx5YWqhwaiSH5TjN5u3b9ajLdQCOtC1QkYgxhWjLXnnvS2yzMlODcLNwCpDyQZwEJ5cbLMaxUjo&#10;g84WeX6djYC1RZDKOYrepSTfRPymUdJ/axqnPNMlp958tBhtFWy2WYuiRWG7Xh7bEP/QxSB6Q0XP&#10;UHfCC7bD/hXU0EsEB42fSRgyaJpeqjgDTTPP/5rmqRNWxVmIHGfPNLn/Bysf90/2OzI/fYKJFhiH&#10;cPYB5E/HDGw7YVp1iwhjp0RNheeBsmy0rjj+Gqh2hQsg1fgValqy2HmIQFODQ2CF5mSETgs4nElX&#10;k2eSgu/zxTKnjKTUVb66pnOoIIrTzxad/6xgYOFQcqSdRnCxf3A+XT1dCbUc6L6+77WOTtCR2mpk&#10;e0EKqNo0oN4N1GmKzfPwJSFQnOSS4qc2ohQDRGzqD3RtQg0DoVpqJEQiOYGPxIyfqomSgaQK6gPR&#10;hJBkSM+GDsEuVkTASCosufu1E6g4018Msf1xvlwG2UZnebVakIOXmeoyI4zsgMTtOUvHrU9S31ns&#10;246KpfEN3NKGmj6y99LYsXVSWhz1+CqClC/9eOvl7W5+AwAA//8DAFBLAwQUAAYACAAAACEAJnSh&#10;p+IAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kjj0qZRiFMhpB4qAYXC&#10;gaNrmyQiXgfbTcPfsz3B7Y12NDtTrSfXs9GG2HmUIGYZMIvamw4bCe9vm5sCWEwKjeo9Wgk/NsK6&#10;vryoVGn8CV/tuE8NoxCMpZLQpjSUnEfdWqfizA8W6fbpg1OJZGi4CepE4a7n8yzLuVMd0odWDfah&#10;tfprf3QStuJlvtCb8LEdv/luMkE/PeOjlNdX0/0dsGSn9GeGc32qDjV1Ovgjmsh60uJ2QWMS0bJY&#10;5cDOHlEIogNRnq+WwOuK/99R/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDK4JPZCQIA&#10;AAMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmdKGn&#10;4gAAAA8BAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
           <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
             <w:txbxContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:id w:val="-259292368"/>
                   <w:lock w:val="contentLocked"/>
                   <w:placeholder>
                     <w:docPart w:val="1E1E688CAA1A4A728FBD88C73774D74B"/>
                   </w:placeholder>
                   <w:dataBinding w:prefixMappings="xmlns:ns0='http://ns.adobe.com/data-description/' xmlns:ns1='urn:idocs' " w:xpath="/D92351[1]/MasterPage[1]/refdoc[1]" w:storeItemID="{78DDB151-C6B9-4227-B162-2C930B2FFB0B}"/>
                   <w15:appearance w15:val="hidden"/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:p w:rsidRPr="007F7494" w:rsidR="00FE2A52" w:rsidRDefault="00FE2A52">
+                  <w:p w:rsidRPr="007F7494" w:rsidR="00FE2A52" w:rsidRDefault="00D139B9">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="12"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="12"/>
                       </w:rPr>
                       <w:t>92351</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidRPr="00CC474C" w:rsidR="005B35FF">
@@ -9004,61 +14325,61 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BA6E3D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00FE2A52" w:rsidRDefault="00FE2A52">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="003920B5" w:rsidR="005B35FF" w:rsidP="003920B5" w:rsidRDefault="005B35FF">
     <w:pPr>
       <w:pStyle w:val="ContratBody"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003920B5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -9144,519 +14465,682 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F45A38">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00771E34" w:rsidRDefault="00771E34">
+    <w:p w:rsidR="001F16A8" w:rsidRDefault="001F16A8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00771E34" w:rsidRDefault="00771E34">
+    <w:p w:rsidR="001F16A8" w:rsidRDefault="001F16A8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="005B35FF" w:rsidRDefault="005B35FF">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supprimer ce qui ne convient pas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> À compléter uniquement lorsque le règlement de travail ne mentionne pas tous les horaires fixes à temps plein, mais seulement un cadre général.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Il est obligatoire de tenir un document de contrôle des dérogations à l’horaire à temps partiel, sauf en cas de système d’enregistrement du temps.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supprimer ce qui ne convient pas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supprimer ce qui ne convient pas.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Un régime de travail est fixe lorsque la durée hebdomadaire reste constante sur une semaine ou une période plus longue prévue dans le contrat. Il est flexible lorsque le nombre d’heures varie d’une semaine à l’autre, tout en respectant une moyenne sur une période de référence.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si l’horaire est cyclique, mentionnez la durée hebdomadaire moyenne.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w:rsidRPr="00E856D3" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Il est obligatoire de consigner chaque dérogation à l’horaire de travail à temps partiel prévu dans un document de contrôle, sauf lorsqu’un système d’enregistrement du temps existe.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Un régime de travail est fixe lorsque la durée totale du travail reste constante sur une semaine ou sur une période plus longue fixée dans le contrat. Un régime de travail est flexible lorsque le nombre d’heures à prester peut être fluctuant d’une semaine à l’autre, tout en respectant une moyenne qui est fixée sur une période de référence.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si l’horaire de travail est cyclique, précisez la durée hebdomadaire moyenne.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indiquez une période de référence de minimum 3 mois et maximum 12 mois.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concrètement, il s’agit d’une situation où le travailleur, en plus de son salaire pour ses prestations à temps partiel, bénéficie également d’allocations d’incapacité de travail à charge de sa mutuelle. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> À chaque fois qu’il est dérogé à l’horaire à temps partiel prévu, les stipulations dérogatoires doivent faire l’objet d’un document de contrôle, sauf s’il existe un système d’enregistrement des prestations.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Un horaire flottant ne peut être appliqué au travailleur à temps partiel que s’il est occupé dans un régime de travail fixe.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reprendre les plages fixes et mobiles décrites dans le règlement de travail uniquement pour les jours où il est prévu que le travailleur à temps partiel soit présent au travail.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mentionnez la durée journalière moyenne de travail en divisant la durée hebdomadaire du travailleur à temps partiel par le nombre de jours qu’il doit prester.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w:rsidRPr="007F1F8A" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Un régime de travail est fixe lorsque la durée totale du travail reste constante sur une semaine ou sur une période plus longue fixée dans le contrat. Un régime de travail est flexible lorsque le nombre d’heures à prester peut être fluctuant d’une semaine à l’autre, tout en respectant une moyenne qui est fixée sur une période de référence.</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-[...318 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiquez la durée de travail totale sur le cycle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
-    <w:p w:rsidRPr="007F1F8A" w:rsidR="005B35FF" w:rsidRDefault="005B35FF">
+  <w:footnote w:id="18">
+    <w:p w:rsidRPr="00DA2322" w:rsidR="00F87B89" w:rsidP="00F87B89" w:rsidRDefault="00F87B89">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F1F8A">
+      <w:r w:rsidRPr="00DA2322">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F1F8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+      <w:r w:rsidRPr="00DA2322">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indiquez la durée de travail totale sur le cycle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00FE2A52" w:rsidRDefault="00FE2A52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00FE2A52" w:rsidRDefault="00FE2A52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00FE2A52" w:rsidRDefault="00FE2A52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031E46A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="234EEB12"/>
     <w:lvl w:ilvl="0" w:tplc="A1B428E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1285" w:hanging="105"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:eastAsia="Calisto MT" w:cs="Calisto MT"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F5E04D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10149,50 +15633,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49D11496"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C8806B6"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="525A1693"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EC03990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Article %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Article %1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10304,322 +15901,363 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A5274"/>
     <w:rsid w:val="00001818"/>
     <w:rsid w:val="00015F63"/>
     <w:rsid w:val="00023B3E"/>
     <w:rsid w:val="00027090"/>
     <w:rsid w:val="00036E6A"/>
     <w:rsid w:val="00067E60"/>
+    <w:rsid w:val="00080352"/>
     <w:rsid w:val="000925FB"/>
     <w:rsid w:val="000A22FD"/>
     <w:rsid w:val="000B2A7B"/>
     <w:rsid w:val="000D17B4"/>
     <w:rsid w:val="000D3E6C"/>
     <w:rsid w:val="000D5E15"/>
+    <w:rsid w:val="000E1187"/>
+    <w:rsid w:val="000F418B"/>
     <w:rsid w:val="000F4CDD"/>
     <w:rsid w:val="00112D95"/>
     <w:rsid w:val="00114073"/>
     <w:rsid w:val="00135EC7"/>
+    <w:rsid w:val="00141FF4"/>
+    <w:rsid w:val="001564F3"/>
     <w:rsid w:val="00170B32"/>
     <w:rsid w:val="001778A9"/>
     <w:rsid w:val="00191D70"/>
     <w:rsid w:val="001978EE"/>
     <w:rsid w:val="001A1C8B"/>
     <w:rsid w:val="001E2BED"/>
+    <w:rsid w:val="001F16A8"/>
     <w:rsid w:val="001F550B"/>
+    <w:rsid w:val="0021183E"/>
+    <w:rsid w:val="00220EF6"/>
     <w:rsid w:val="00222535"/>
     <w:rsid w:val="002313B2"/>
     <w:rsid w:val="002355CD"/>
+    <w:rsid w:val="002505F7"/>
     <w:rsid w:val="00251E2B"/>
+    <w:rsid w:val="0027007A"/>
     <w:rsid w:val="00275C00"/>
     <w:rsid w:val="00276A27"/>
     <w:rsid w:val="00276DAF"/>
     <w:rsid w:val="0028458C"/>
     <w:rsid w:val="00293436"/>
     <w:rsid w:val="00293EFF"/>
     <w:rsid w:val="002A79B6"/>
     <w:rsid w:val="002B0E11"/>
     <w:rsid w:val="002C6C3D"/>
     <w:rsid w:val="002E276A"/>
     <w:rsid w:val="002F3B91"/>
     <w:rsid w:val="00310B34"/>
     <w:rsid w:val="0033641C"/>
     <w:rsid w:val="003563AB"/>
+    <w:rsid w:val="0037589C"/>
     <w:rsid w:val="0037615D"/>
     <w:rsid w:val="0038130E"/>
     <w:rsid w:val="00387397"/>
     <w:rsid w:val="003920B5"/>
     <w:rsid w:val="00396842"/>
     <w:rsid w:val="003A11E1"/>
     <w:rsid w:val="003B5DE1"/>
     <w:rsid w:val="003D26F2"/>
     <w:rsid w:val="003D7272"/>
+    <w:rsid w:val="003F55C5"/>
     <w:rsid w:val="00433896"/>
     <w:rsid w:val="004369A5"/>
     <w:rsid w:val="00463691"/>
+    <w:rsid w:val="004664B8"/>
     <w:rsid w:val="00470A9E"/>
     <w:rsid w:val="004831DD"/>
     <w:rsid w:val="00491E16"/>
+    <w:rsid w:val="004B188C"/>
     <w:rsid w:val="004D4321"/>
     <w:rsid w:val="004F27CC"/>
     <w:rsid w:val="004F4C03"/>
     <w:rsid w:val="004F5C1E"/>
+    <w:rsid w:val="004F5F2D"/>
     <w:rsid w:val="005309C6"/>
     <w:rsid w:val="00557023"/>
     <w:rsid w:val="0056246A"/>
     <w:rsid w:val="005B35FF"/>
     <w:rsid w:val="005B4E9B"/>
     <w:rsid w:val="005C06A9"/>
     <w:rsid w:val="005C7DFC"/>
     <w:rsid w:val="005D3A3A"/>
     <w:rsid w:val="005D3C26"/>
     <w:rsid w:val="005E480D"/>
     <w:rsid w:val="006137BE"/>
     <w:rsid w:val="00617C82"/>
+    <w:rsid w:val="0062189B"/>
     <w:rsid w:val="00636E2C"/>
     <w:rsid w:val="00661660"/>
+    <w:rsid w:val="006631B8"/>
+    <w:rsid w:val="00673773"/>
     <w:rsid w:val="006925DC"/>
     <w:rsid w:val="006B2239"/>
     <w:rsid w:val="006B26A4"/>
     <w:rsid w:val="006B2B7C"/>
     <w:rsid w:val="006B3F70"/>
     <w:rsid w:val="006B595F"/>
     <w:rsid w:val="006B6DDF"/>
     <w:rsid w:val="006E520B"/>
     <w:rsid w:val="006F0012"/>
     <w:rsid w:val="006F38A6"/>
     <w:rsid w:val="006F56F9"/>
     <w:rsid w:val="006F707A"/>
     <w:rsid w:val="00724005"/>
     <w:rsid w:val="00727CE1"/>
     <w:rsid w:val="0073780C"/>
     <w:rsid w:val="0076048D"/>
     <w:rsid w:val="00765481"/>
     <w:rsid w:val="00771E34"/>
     <w:rsid w:val="007777C6"/>
     <w:rsid w:val="0078591F"/>
     <w:rsid w:val="00797941"/>
     <w:rsid w:val="007A30D1"/>
     <w:rsid w:val="007A5274"/>
     <w:rsid w:val="007A6509"/>
     <w:rsid w:val="007B5EFE"/>
     <w:rsid w:val="007D5B73"/>
     <w:rsid w:val="007F1F8A"/>
     <w:rsid w:val="00801DB3"/>
     <w:rsid w:val="00802E88"/>
     <w:rsid w:val="0080548E"/>
     <w:rsid w:val="00807276"/>
     <w:rsid w:val="00810E2D"/>
     <w:rsid w:val="00824E11"/>
     <w:rsid w:val="00841822"/>
     <w:rsid w:val="00845F31"/>
     <w:rsid w:val="008475E0"/>
     <w:rsid w:val="00861AAC"/>
     <w:rsid w:val="008678CA"/>
     <w:rsid w:val="00873F7D"/>
     <w:rsid w:val="00874FFE"/>
     <w:rsid w:val="008921C2"/>
     <w:rsid w:val="008A6A6C"/>
+    <w:rsid w:val="008D0B98"/>
     <w:rsid w:val="008E6DB4"/>
     <w:rsid w:val="008F33A6"/>
+    <w:rsid w:val="00903CD8"/>
     <w:rsid w:val="00911BF2"/>
     <w:rsid w:val="00917333"/>
     <w:rsid w:val="00935B8B"/>
     <w:rsid w:val="00944070"/>
+    <w:rsid w:val="00946900"/>
     <w:rsid w:val="00947ED6"/>
     <w:rsid w:val="00950881"/>
     <w:rsid w:val="00952C19"/>
     <w:rsid w:val="0095633B"/>
     <w:rsid w:val="0096146F"/>
+    <w:rsid w:val="00963DA3"/>
     <w:rsid w:val="009800E6"/>
     <w:rsid w:val="009B23E7"/>
     <w:rsid w:val="009D43AE"/>
     <w:rsid w:val="009E631D"/>
     <w:rsid w:val="009F740E"/>
     <w:rsid w:val="009F7ADD"/>
     <w:rsid w:val="00A13068"/>
     <w:rsid w:val="00A24C6D"/>
     <w:rsid w:val="00A3247A"/>
     <w:rsid w:val="00A410A0"/>
     <w:rsid w:val="00A52696"/>
+    <w:rsid w:val="00A556DB"/>
     <w:rsid w:val="00A8282F"/>
     <w:rsid w:val="00AA348B"/>
     <w:rsid w:val="00AE23C7"/>
     <w:rsid w:val="00AE4E36"/>
     <w:rsid w:val="00AF2852"/>
     <w:rsid w:val="00B070C1"/>
     <w:rsid w:val="00B072F1"/>
     <w:rsid w:val="00B4509D"/>
     <w:rsid w:val="00B50006"/>
     <w:rsid w:val="00B6268E"/>
+    <w:rsid w:val="00B96A52"/>
     <w:rsid w:val="00BA6E3D"/>
     <w:rsid w:val="00BE08D8"/>
     <w:rsid w:val="00BE7BB2"/>
+    <w:rsid w:val="00C10E08"/>
     <w:rsid w:val="00C168F2"/>
     <w:rsid w:val="00C250FA"/>
     <w:rsid w:val="00C25E97"/>
     <w:rsid w:val="00C26BAB"/>
     <w:rsid w:val="00C471A3"/>
     <w:rsid w:val="00C52EF3"/>
     <w:rsid w:val="00C561DB"/>
     <w:rsid w:val="00C71EA9"/>
     <w:rsid w:val="00C75895"/>
+    <w:rsid w:val="00C834E9"/>
     <w:rsid w:val="00CA0892"/>
     <w:rsid w:val="00CB6921"/>
+    <w:rsid w:val="00CC04FB"/>
     <w:rsid w:val="00CC474C"/>
     <w:rsid w:val="00CD011C"/>
+    <w:rsid w:val="00D041F7"/>
     <w:rsid w:val="00D062B0"/>
     <w:rsid w:val="00D07A87"/>
+    <w:rsid w:val="00D139B9"/>
+    <w:rsid w:val="00D13C61"/>
     <w:rsid w:val="00D56705"/>
     <w:rsid w:val="00D62A96"/>
     <w:rsid w:val="00D752F6"/>
     <w:rsid w:val="00D94505"/>
+    <w:rsid w:val="00DA2322"/>
     <w:rsid w:val="00DA595B"/>
     <w:rsid w:val="00DA65EC"/>
     <w:rsid w:val="00DB362E"/>
+    <w:rsid w:val="00DD4090"/>
     <w:rsid w:val="00DE2064"/>
     <w:rsid w:val="00DE39B0"/>
     <w:rsid w:val="00DF4918"/>
     <w:rsid w:val="00E0332D"/>
     <w:rsid w:val="00E2401E"/>
     <w:rsid w:val="00E244F2"/>
     <w:rsid w:val="00E62FA2"/>
     <w:rsid w:val="00E71DBD"/>
     <w:rsid w:val="00EA0F58"/>
+    <w:rsid w:val="00EA79AF"/>
     <w:rsid w:val="00EB24D0"/>
+    <w:rsid w:val="00EB28DE"/>
     <w:rsid w:val="00EC41F6"/>
     <w:rsid w:val="00ED35C6"/>
     <w:rsid w:val="00EF50B4"/>
     <w:rsid w:val="00F003B2"/>
     <w:rsid w:val="00F040EA"/>
     <w:rsid w:val="00F06D2C"/>
     <w:rsid w:val="00F14067"/>
     <w:rsid w:val="00F15EF8"/>
     <w:rsid w:val="00F1712C"/>
     <w:rsid w:val="00F27504"/>
     <w:rsid w:val="00F27C40"/>
     <w:rsid w:val="00F45A38"/>
     <w:rsid w:val="00F5195F"/>
+    <w:rsid w:val="00F76787"/>
+    <w:rsid w:val="00F87B89"/>
     <w:rsid w:val="00FA1677"/>
     <w:rsid w:val="00FD0E79"/>
     <w:rsid w:val="00FD1C49"/>
     <w:rsid w:val="00FE2A52"/>
+    <w:rsid w:val="00FF3CFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId/>
   <w15:docId w15:val="{B62B4497-D845-4513-8468-F8586971F41A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10699,98 +16337,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -11374,65 +17015,65 @@
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00801DB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calisto MT" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R1c1542867b7a459a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R45fad56b86674034" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{18D2256E-2E9F-457B-85C6-0CF5D7DA1B4A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003040A7" w:rsidRDefault="00146A0E">
           <w:r w:rsidRPr="0053711C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -11470,394 +17111,468 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4741152D-BA4F-42D3-BD69-7282AE4D6A30}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A821D0" w:rsidRDefault="003040A7">
           <w:r w:rsidRPr="00BC79DA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8D3461393B6D4060A81E1DFC1526DE1F"/>
-[...114 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="1E1E688CAA1A4A728FBD88C73774D74B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02C3C710-2FB2-4D0D-AE32-106FF08A3534}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0090222A" w:rsidP="007306B4" w:rsidRDefault="007306B4">
           <w:pPr>
             <w:pStyle w:val="1E1E688CAA1A4A728FBD88C73774D74B"/>
           </w:pPr>
           <w:r w:rsidRPr="0053711C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9D8DB13C9EDB4665BEDD8E951A811A90"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0D61580-14F3-4A77-A10D-A7EA1A2F3804}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009054E7" w:rsidP="00A25C83" w:rsidRDefault="00A25C83">
+          <w:pPr>
+            <w:pStyle w:val="9D8DB13C9EDB4665BEDD8E951A811A90"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0053711C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0290D1C671E84F33B23584E397817A5B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{06F14C8F-D79E-4D7D-AD81-8D15EDEE1B3E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009054E7" w:rsidP="00A25C83" w:rsidRDefault="00A25C83">
+          <w:pPr>
+            <w:pStyle w:val="0290D1C671E84F33B23584E397817A5B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0053711C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="821882656A5C401494BDD37B7CBAA281"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{091D925D-15C2-4082-A01A-F0DF517FE8F2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009054E7" w:rsidP="00A25C83" w:rsidRDefault="00A25C83">
+          <w:pPr>
+            <w:pStyle w:val="821882656A5C401494BDD37B7CBAA281"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0053711C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="24A7C15CE94C4BA18983205B393F58A3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7AD4AFFE-35BF-4950-ADA2-8EF6583FF5F4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009054E7" w:rsidP="00A25C83" w:rsidRDefault="00A25C83">
+          <w:pPr>
+            <w:pStyle w:val="24A7C15CE94C4BA18983205B393F58A3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0053711C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E5A4EB792B0E43959AF7ED6734F55F75"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2CBDEAC8-1016-49AB-A054-0525E709F5B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009054E7" w:rsidP="00A25C83" w:rsidRDefault="00A25C83">
+          <w:pPr>
+            <w:pStyle w:val="E5A4EB792B0E43959AF7ED6734F55F75"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0053711C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA208E9E3BF44AB286E895C4BE4910C9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{93900C74-F918-4EA6-9767-54B554C0DF67}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009054E7" w:rsidP="00A25C83" w:rsidRDefault="00A25C83">
+          <w:pPr>
+            <w:pStyle w:val="FA208E9E3BF44AB286E895C4BE4910C9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0053711C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00146A0E"/>
     <w:rsid w:val="00036EB2"/>
     <w:rsid w:val="000C6983"/>
+    <w:rsid w:val="000E1187"/>
     <w:rsid w:val="00146A0E"/>
+    <w:rsid w:val="001564F3"/>
     <w:rsid w:val="00160E78"/>
     <w:rsid w:val="001630B4"/>
     <w:rsid w:val="00165003"/>
     <w:rsid w:val="001755C0"/>
     <w:rsid w:val="001D2438"/>
     <w:rsid w:val="003040A7"/>
     <w:rsid w:val="00387169"/>
     <w:rsid w:val="003B19C5"/>
     <w:rsid w:val="003B3D0B"/>
     <w:rsid w:val="003D4AA7"/>
     <w:rsid w:val="00466F00"/>
     <w:rsid w:val="00485A6D"/>
     <w:rsid w:val="00496B5F"/>
+    <w:rsid w:val="004B188C"/>
     <w:rsid w:val="004E69D3"/>
     <w:rsid w:val="00515B09"/>
     <w:rsid w:val="00541FC7"/>
     <w:rsid w:val="0054765A"/>
     <w:rsid w:val="006D33A5"/>
     <w:rsid w:val="007306B4"/>
     <w:rsid w:val="007A1BD8"/>
     <w:rsid w:val="007E0EC2"/>
     <w:rsid w:val="00817EF4"/>
     <w:rsid w:val="0090222A"/>
+    <w:rsid w:val="00903CD8"/>
+    <w:rsid w:val="009054E7"/>
     <w:rsid w:val="00922BFF"/>
     <w:rsid w:val="009A7424"/>
+    <w:rsid w:val="009A7866"/>
     <w:rsid w:val="009B23ED"/>
     <w:rsid w:val="009B6205"/>
+    <w:rsid w:val="00A25C83"/>
     <w:rsid w:val="00A500EB"/>
     <w:rsid w:val="00A52BF4"/>
     <w:rsid w:val="00A821D0"/>
     <w:rsid w:val="00B300A8"/>
+    <w:rsid w:val="00B96A52"/>
     <w:rsid w:val="00BF38C7"/>
+    <w:rsid w:val="00BF5CEB"/>
     <w:rsid w:val="00C32D45"/>
     <w:rsid w:val="00C80348"/>
     <w:rsid w:val="00C873A2"/>
     <w:rsid w:val="00C87BF3"/>
     <w:rsid w:val="00CA44BB"/>
     <w:rsid w:val="00CA7776"/>
     <w:rsid w:val="00CE240F"/>
+    <w:rsid w:val="00D041F7"/>
     <w:rsid w:val="00D22CF3"/>
     <w:rsid w:val="00D634A8"/>
+    <w:rsid w:val="00DB30C6"/>
+    <w:rsid w:val="00DD4090"/>
     <w:rsid w:val="00E13892"/>
     <w:rsid w:val="00F10426"/>
     <w:rsid w:val="00F3273B"/>
     <w:rsid w:val="00F4126B"/>
     <w:rsid w:val="00F761E4"/>
     <w:rsid w:val="00FB0B88"/>
     <w:rsid w:val="00FB2713"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11935,98 +17650,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -12240,95 +17958,210 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007306B4"/>
+    <w:rsid w:val="00A25C83"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1E1E688CAA1A4A728FBD88C73774D74B" w:customStyle="1">
     <w:name w:val="1E1E688CAA1A4A728FBD88C73774D74B"/>
     <w:rsid w:val="007306B4"/>
     <w:rPr>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="A9948047B18B48B29A8A5124F1D50E98" w:customStyle="1">
+    <w:name w:val="A9948047B18B48B29A8A5124F1D50E98"/>
+    <w:rsid w:val="00BF5CEB"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-BE" w:eastAsia="en-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="B4ACD249055948A3BEDC9AB43A34A40A" w:customStyle="1">
+    <w:name w:val="B4ACD249055948A3BEDC9AB43A34A40A"/>
+    <w:rsid w:val="00BF5CEB"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-BE" w:eastAsia="en-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="0F9B99BBF0C34F29934A6E87312BC653" w:customStyle="1">
+    <w:name w:val="0F9B99BBF0C34F29934A6E87312BC653"/>
+    <w:rsid w:val="00BF5CEB"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-BE" w:eastAsia="en-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18F00E126395442898E316F63E432EF9" w:customStyle="1">
+    <w:name w:val="18F00E126395442898E316F63E432EF9"/>
+    <w:rsid w:val="00BF5CEB"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-BE" w:eastAsia="en-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="67A5BE192017490FAC43CAE873332AC2" w:customStyle="1">
+    <w:name w:val="67A5BE192017490FAC43CAE873332AC2"/>
+    <w:rsid w:val="00BF5CEB"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-BE" w:eastAsia="en-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9D8DB13C9EDB4665BEDD8E951A811A90" w:customStyle="1">
+    <w:name w:val="9D8DB13C9EDB4665BEDD8E951A811A90"/>
+    <w:rsid w:val="00A25C83"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="0290D1C671E84F33B23584E397817A5B" w:customStyle="1">
+    <w:name w:val="0290D1C671E84F33B23584E397817A5B"/>
+    <w:rsid w:val="00A25C83"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="821882656A5C401494BDD37B7CBAA281" w:customStyle="1">
+    <w:name w:val="821882656A5C401494BDD37B7CBAA281"/>
+    <w:rsid w:val="00A25C83"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24A7C15CE94C4BA18983205B393F58A3" w:customStyle="1">
+    <w:name w:val="24A7C15CE94C4BA18983205B393F58A3"/>
+    <w:rsid w:val="00A25C83"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E5A4EB792B0E43959AF7ED6734F55F75" w:customStyle="1">
+    <w:name w:val="E5A4EB792B0E43959AF7ED6734F55F75"/>
+    <w:rsid w:val="00A25C83"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FA208E9E3BF44AB286E895C4BE4910C9" w:customStyle="1">
+    <w:name w:val="FA208E9E3BF44AB286E895C4BE4910C9"/>
+    <w:rsid w:val="00A25C83"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -12748,86 +18581,185 @@
     <dt_creation/>
     <dt_modification/>
     <auteur_creation/>
     <auteur_modification/>
     <redefini_par/>
     <nouv_no_attrib_alloc_familale/>
     <correct/>
     <no_carte_secu_sociale/>
     <niveau_etude/>
     <no_tel/>
     <no_gsm/>
     <no_fax/>
     <adresse_e_mail/>
     <initiale_prenom_2/>
     <cd_pays_naissance/>
     <enfants_saisies/>
     <origine_etrangere/>
     <pc_intervention_handicape/>
     <nb_pers_65plus_charge/>
     <etat_transition/>
     <dt_transition/>
     <auteur_transition/>
     <no_suite/>
     <situation_familiale_saisie/>
   </personne>
+  <contrat idocs:data="table">
+    <no_employeur/>
+    <no_contrat/>
+    <no_registre_national/>
+    <nom/>
+    <prenom/>
+    <dt_debut_contrat/>
+    <dt_fin_contrat/>
+    <dt_debut_preavis/>
+    <dt_notification_preavis/>
+    <dt_fin_ir/>
+    <cd_personnel/>
+    <libelle_personnel_f/>
+    <libelle_personnel_n/>
+    <libelle_personnel_d/>
+    <libelle_personnel_x/>
+    <categorie_contrat/>
+    <libelle_categorie_f/>
+    <libelle_categorie_n/>
+    <libelle_categorie_d/>
+    <libelle_categorie_x/>
+    <precision_categorie_contrat/>
+    <libelle_precision_categorie_f/>
+    <libelle_precision_categorie_n/>
+    <libelle_precision_categorie_d/>
+    <libelle_precision_categorie_x/>
+    <sorte_contrat/>
+    <libelle_sorte_f/>
+    <libelle_sorte_n/>
+    <libelle_sorte_d/>
+    <libelle_sorte_x/>
+    <no_dimona/>
+    <no_com_paritaire/>
+    <no_compte_bancaire/>
+    <no_ccte/>
+    <no_niveau_1/>
+    <no_niveau_2/>
+    <no_niveau_3/>
+    <cd_regime_horaire/>
+    <dt_debut_regime/>
+    <origine_regime/>
+    <libelle_origine_regime_f/>
+    <libelle_origine_regime_n/>
+    <libelle_origine_regime_d/>
+    <libelle_origine_regime_x/>
+    <cd_temps_plein_partiel/>
+    <libelle_temps_plein_partiel_f/>
+    <libelle_temps_plein_partiel_n/>
+    <libelle_temps_plein_partiel_d/>
+    <libelle_temps_plein_partiel_x/>
+    <cd_qualif_prof_contrat/>
+    <libelle_qualif_prof_f/>
+    <libelle_qualif_prof_n/>
+    <libelle_qualif_prof_d/>
+    <libelle_qualif_prof_x/>
+    <cd_base_remuneration/>
+    <libelle_base_remuneration_f/>
+    <libelle_base_remuneration_n/>
+    <libelle_base_remuneration_d/>
+    <libelle_base_remuneration_x/>
+    <periode_remun/>
+    <libelle_profession/>
+    <duree_periode_essai/>
+    <cd_periode_essai/>
+    <periode_essai_libelle_f/>
+    <periode_essai_libelle_n/>
+    <periode_essai_libelle_d/>
+    <periode_essai_libelle_x/>
+    <siege_exploitation_f/>
+    <siege_exploitation_n/>
+    <siege_exploitation_d/>
+    <siege_exploitation_x/>
+    <siege_exploitation2_f/>
+    <siege_exploitation2_n/>
+    <siege_exploitation2_d/>
+    <siege_exploitation2_x/>
+    <montant_base_renumeration/>
+    <moy_reg_hebdo_hr/>
+    <nbr_jours_semaine/>
+    <no_caisse_vacances/>
+    <motif_sortie/>
+    <Iban/>
+    <Bic/>
+    <Schedule>
+      <NameF/>
+      <NameN/>
+      <LengthDays/>
+      <AverageWeeklyHours/>
+      <AverageWeeklyDays/>
+      <NumberDaysPerWeek/>
+      <WorkDays dd:maxOccur="-1">
+        <DayNumber/>
+        <DayWorked/>
+        <LengthMinutes/>
+        <LengthMinutesAm/>
+        <LengthMinutesPm/>
+      </WorkDays>
+    </Schedule>
+  </contrat>
   <MasterPage>
-    <refdoc>92351 (6.1)</refdoc>
+    <refdoc>92351 (8.0)</refdoc>
   </MasterPage>
 </D92351>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
-  <ap:TotalTime>1870</ap:TotalTime>
-[...2 lines deleted...]
-  <ap:Characters>3993</ap:Characters>
+  <ap:TotalTime>1936</ap:TotalTime>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>885</ap:Words>
+  <ap:Characters>4134</ap:Characters>
   <ap:Application>Microsoft Office Word</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>826</ap:Lines>
+  <ap:Paragraphs>456</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Avenant : nouveau régime de travail</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company>Group S</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4684</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4563</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Avenant : nouveau régime de travail</dc:title>
   <dc:subject/>
   <dc:creator>POUPE Arnaud</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-04-16T00:00:00Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe LiveCycle Designer 11.0</vt:lpwstr>