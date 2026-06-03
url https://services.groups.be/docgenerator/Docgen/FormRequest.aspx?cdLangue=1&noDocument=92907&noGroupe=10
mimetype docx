--- v2 (2026-01-29)
+++ v3 (2026-06-03)
@@ -2,71 +2,72 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000D0FC9" w:rsidP="000D0FC9" w:rsidRDefault="000D0FC9">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000D0FC9" w:rsidP="000D0FC9" w:rsidRDefault="000D0FC9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="64" w:after="0" w:line="322" w:lineRule="exact"/>
         <w:ind w:left="461" w:right="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6E7F">
-        <w:rPr>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-447675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-248285</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="756000" cy="756000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="A logo with a letter s&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -83,34302 +84,27689 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="756000" cy="756000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D0FC9" w:rsidP="00DE4B5A" w:rsidRDefault="000D0FC9">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000D0FC9" w:rsidP="00DE4B5A" w:rsidRDefault="000D0FC9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="64" w:after="0" w:line="322" w:lineRule="exact"/>
         <w:ind w:left="461" w:right="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B75224" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="64" w:after="0" w:line="322" w:lineRule="exact"/>
         <w:ind w:left="461" w:right="454"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Formulaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>276</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Front.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Attestation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>concernant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>régime</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontalier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75224">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>employeurs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="3" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B75224" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
-[...810 lines deleted...]
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00197841" w:rsidR="00197841" w:rsidP="00197841" w:rsidRDefault="00197841">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00197841">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comme demandé, vous trouverez en annexe le formulaire 276 Front. / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00197841">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Grens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00197841">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Attestation concernant le régime frontalier – que chaque travailleur doit vous transmettre s’il veut obtenir le statut de travailleur frontalier français.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="7389"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tion !</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:right="80" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>1°</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:t xml:space="preserve">1°  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:t>Ce formulaire peut uniquement être utilisé par les travailleurs qui revendiquent le régime frontalier au titre des rémunérations perçues à compter du 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-BE"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> janvier 2025. Les travailleurs qui revendiquent le régime frontalier saisonnier doivent utiliser un formulaire spécifique référencé 276 FG.S. Nos services peuvent vous transmettre ce formulaire sur simple demande.</w:t>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janvier 2026. Les travailleurs qui revendiquent le régime frontalier saisonnier doivent utiliser un formulaire spécifique référencé 276 FG.S. Nos services peuvent vous transmettre ce formulaire sur simple demande.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:right="80" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>2°</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:t xml:space="preserve">2° </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="33"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aill</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>urs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>étaient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>résiden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>belges</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>décembre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="33"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>peu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ent plus bén</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ficier du st</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t frontalier fr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nçais.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="004D6B7E" w:rsidRDefault="004D6B7E">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="480" w:right="80" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...10 lines deleted...]
-        <w:t>°</w:t>
+        <w:t>3°   Depuis le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:position w:val="10"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="30"/>
           <w:position w:val="10"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2012,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>seuls</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ailleurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>étaie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ailleur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530" w:rsidR="000B539D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>ntalier fran</w:t>
-[...609 lines deleted...]
-        <w:t> dans le cadre de l’exercice de leurs activités dans le courant de l’année concernée pendant plus de 30 jours. Ils ne pourront profiter de cette mesure qu’une fois.</w:t>
+        <w:t xml:space="preserve">ntalier </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D26BB" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
         <w:ind w:left="512"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>Depuis le 1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:t>fran</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ç</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> janvier 2012, il n’est donc plus possible d’obtenir le statut de travailleur frontalier. Si l’un de vos travailleurs fait valoir le statut de travailleur frontalier, il est important pour vous de savoir s’il en a le droit. En effet, si le travailleur n’a pas le droit de se prévaloir du statut de travailleur frontalier, l’administration des impôts belges peut récupérer à votre charge le précompte professionnel dû non retenu. </w:t>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>cemb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>11,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ront</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>mai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>nir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>squ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>33 au plus tard. En outre, les personnes suivantes entrent également en ligne de compte pour continuer à bénéficier du régime frontalier : les travailleurs ayant leur foyer permanent d’habitation dans la zone frontalière française</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais qui ont perdu leur statut de travailleur frontalier au 31 décembre 2025 parce qu’ils ont quitté la zone frontalière belge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t> dans le cadre de l’exercice de leurs activités dans le courant de l’année concernée pendant plus de 30 jours. Ils ne pourront profiter de cette mesure qu’une fois.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
+        <w:ind w:left="512"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
         <w:ind w:left="512"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>Autrement dit, vous êtes obligé de contrôler si le travailleur peut effectivement bénéficier du régime frontalier. Le fait que le travailleur a complété et signé le formulaire 276 Front./</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:t>Depuis le 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-BE"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ne suffit pas à cet effet. C’est pourquoi nous vous conseillons de demander au travailleur concerné des documents tels que les bulletins de paie de l’année 2024, la copie du formulaire 276FG du précédent employeur ainsi que les documents du chômage (attestations et ordres de paiement de l’organisme payeur) desquels il ressort que le travailleur a le droit d’invoquer le statut de travailleur frontalier. En plus, nous vous conseillons de faire signer par le travailleur concerné une déclaration sur l’honneur constatant sa responsabilité et son engagement de vous dédommager du préjudice résultant d’informations erronées. Nos services mettent à votre disposition un modèle de cette déclaration sur l’honneur.</w:t>
+        <w:t xml:space="preserve"> janvier 2012, il n’est donc plus possible d’obtenir le statut de travailleur frontalier. Si l’un de vos travailleurs fait valoir le statut de travailleur frontalier, il est important pour vous de savoir s’il en a le droit. En effet, si le travailleur n’a pas le droit de se prévaloir du statut de travailleur frontalier, l’administration des impôts belges peut récupérer à votre charge le précompte professionnel dû non retenu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA1236" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
         <w:ind w:left="512"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Autrement dit, vous êtes obligé de contrôler si le travailleur peut effectivement bénéficier du régime frontalier. Le fait que le travailleur a complété et signé le formulaire 276 Front./</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Grens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne suffit pas à cet effet. C’est pourquoi nous vous conseillons de demander au travailleur concerné des documents tels que les bulletins de paie de l’année 2025, la copie du formulaire 276FG du précédent employeur ainsi que les documents du chômage (attestations et ordres de paiement de l’organisme payeur) desquels il ressort que le travailleur a le droit d’invoquer le statut de travailleur frontalier. En plus, nous vous conseillons de faire signer par le travailleur concerné une déclaration sur l’honneur constatant sa responsabilité et son engagement de vous dédommager du préjudice résultant d’informations erronées. Nos services mettent à votre disposition un modèle de cette déclaration sur l’honneur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="227" w:lineRule="exact"/>
+        <w:ind w:left="512"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Que devez-vous faire avec ce formulaire?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="9" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="3937"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
-      <w:r w:rsidR="009C5B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="009C5B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Chaque</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>année</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>avant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>première</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>paie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
-[...847 lines deleted...]
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="004C260F" w:rsidR="004C260F" w:rsidP="004C260F" w:rsidRDefault="004C260F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004C260F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Le formulaire 276 Front./</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C260F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Grens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C260F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est composé de deux exemplaires : un exemplaire destiné à l’administration des contributions française et un exemplaire destiné à l’administration des contributions belge.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
-[...1168 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D4BAB" w:rsidR="001D4BAB" w:rsidP="001D4BAB" w:rsidRDefault="001D4BAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001D4BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remplissez dans les deux exemplaires le cadre II et invitez le travailleur à remplir le cadre I et à transmettre les deux exemplaires à l’administration des contributions française compétente. Cette administration des contributions remplit le cadre III des deux exemplaires, garde le sien et transmet l’exemplaire destiné à l’administration des contributions belge au  travailleur pour qu’il vous le remette. Le travailleur doit vous remettre cet exemplaire avant le paiement de la première rémunération de l’année.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
-[...2990 lines deleted...]
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="001D4BAB" w:rsidR="001D4BAB" w:rsidP="001D4BAB" w:rsidRDefault="001D4BAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="001D4BAB" w:rsidR="001D4BAB" w:rsidP="001D4BAB" w:rsidRDefault="001D4BAB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D4BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Attention :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D4BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le travailleur ne doit pas seulement vous remettre l’exemplaire du formulaire 276 Front./</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Grens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais il doit aussi  vous remettre une copie des documents constatant qu’il occupe effectivement une habitation dans la zone frontalière française (par exemple des factures de gaz, d’eau et d’électricité établies à son nom et constatant une consommation normale pour l’occupation effective et régulière de l’habitation en question, des factures de téléphone,  la  preuve  de  l’acquittement  de  la  "taxe  d'habitation"  due  pour  son  domicile principal, ...). A défaut de tels documents, le formulaire 276 Front./</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D4BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Grens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D4BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>. n’est pas censé être rempli correctement et la dispense de versement du précompte professionnel ne pourra pas être octroyée. Une simple attestation d'habitation établie par l'administration de la commune où le travailleur frontalier français a son domicile n'est pas suffisante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009F1BD0" w:rsidR="009F1BD0" w:rsidP="009F1BD0" w:rsidRDefault="009F1BD0">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...377 lines deleted...]
-        <w:t>Front./</w:t>
+      <w:r w:rsidRPr="009F1BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Veuillez nous transmettre, avant le paiement de la première rémunération de l’année, une copie du formulaire 276 Front./</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009F1BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0033445C">
-[...540 lines deleted...]
-        <w:t>re.</w:t>
+      <w:r w:rsidRPr="009F1BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complété et des preuves d’habitation effective dans la zone frontalière française pour que nous puissions effectuer un calcul correct de brut à net du salaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="000B539D" w:rsidP="00544270" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="73"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
-      <w:r w:rsidR="009C5B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="009C5B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Mentionner</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>FA</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>statut</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>eur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontalier</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>transmettre une copie du formulaire 276 Front/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> à</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>caisse</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vacances</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D01F6F" w:rsidR="00544270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>compétente</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="00544270" w:rsidP="00544270" w:rsidRDefault="00544270">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="73"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="00D64B4A" w:rsidP="00D64B4A" w:rsidRDefault="00D64B4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="78"/>
+        <w:ind w:right="78"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>faut</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>menti</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nner</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ns</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a DMFA que</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travaill</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le statut</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de travaille</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontalier. Cet</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e informati</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>imp</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rta</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">du </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">fait </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>les  ca</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">sses </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vac</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nc</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ne  pr</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">lèvent </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pas  de pr</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pte professio</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nel sur le p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">cule </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vaca</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es ouvr</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">ers </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ui ont ce sta</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ut.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00D64B4A" w:rsidR="00D64B4A" w:rsidP="00D64B4A" w:rsidRDefault="00D64B4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="78"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00D64B4A" w:rsidR="00D64B4A" w:rsidP="00D64B4A" w:rsidRDefault="00D64B4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="79"/>
+        <w:ind w:right="79"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Une  copie  du  formula</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re  276  Front./</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">  doit  être  transmise</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="54"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>à  la  caisse</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="54"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de  vacances com</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>étente ch</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fois</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>qu’un</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>trav</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>illeur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>déclaré</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>premi</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fois</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e déc</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>arati</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>DmfA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>avec</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le statut</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travailleur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rontal</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>er.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t plus n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ss</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ire</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es ann</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D64B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ui suivent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="00CB2F23" w:rsidP="00CB2F23" w:rsidRDefault="00CB2F23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:right="78"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Transmettez-nous</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>copie</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>formula</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>276</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ront./</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nous</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ssio</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s comp</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>éter la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>DMFA et tra</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>smettre la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pie à la ca</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sse de vac</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nc</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>mpétent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="6" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="4429"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>3°</w:t>
       </w:r>
-      <w:r w:rsidR="009C5B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="009C5B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Pendant</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l’année</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>imposable</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="0020003D" w:rsidP="0020003D" w:rsidRDefault="0020003D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="84"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Au</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l’ann</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>imp</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sab</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>devez</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nir</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>dis</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ositi</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fisc</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ormu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aire</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="0020003D" w:rsidP="0020003D" w:rsidRDefault="0020003D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="3" w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:left="120" w:right="79"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Front/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pie des</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nts</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nstat</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t l’occ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pation effective</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d’une</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>habitati</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n dans la rég</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>on frontalière frança</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">e pour qu’il puisse </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e contrôler.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="6" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="00CE4101" w:rsidP="00CE4101" w:rsidRDefault="00CE4101">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>N’o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>bliez p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pl</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de tenir</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ours</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>urant</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travaill</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>eu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontali</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a quitté</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>zo</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontali</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ant</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="22"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>lieu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>trajet</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nant</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="21"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>lieu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>zo</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e ainsi que</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es raiso</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur les</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>uell</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sorti</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>éta</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ssaires.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rti</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">zone frontalière  qui </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>doivent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="54"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>être  comptabilisé</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">s  dans </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>quantum</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>jo</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">urs </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ours</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de formation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>...)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>doivent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>éga</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ement</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>être mentionnées.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Cette</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>liste</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pas respecter</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>des co</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ditio</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de forme</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ais elle</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>être mise</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>à jo</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>uotidie</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nem</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tenue à</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la dis</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ositi</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n du</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fisc et du tr</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>av</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ailleur au li</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u où ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ui-ci exerce s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tivités habit</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ellement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="13" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0033445C" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:right="82"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rvic</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="35"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>peuvent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vo</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tra</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>smettre</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="33"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>modèle</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="34"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>simp</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>eman</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>N’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ubli</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">z pas </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e no</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>uni</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>uer ces j</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033445C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>urs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="6" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009336AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="4004"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>4° À la fin de l’année imposable 2025</w:t>
+        <w:t>4° À la fin de l’année imposable 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="00C2528C" w:rsidP="00C2528C" w:rsidRDefault="00C2528C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="77"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fin de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>’a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nnée imp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ble,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>evez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>smettre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ocum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nts suivan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s au cen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re de documentati</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n com</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>étent au pl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">s tard </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>31 mars de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l’ann</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e suiv</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt l’année i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>posable:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="9" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="00EA288D" w:rsidP="00EA288D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="546" w:right="79" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
-      <w:r w:rsidR="00896F19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="00896F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ulaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>276</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ront./</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>oubl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>plir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>encore</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travailleur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le cadre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>IV</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>formu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aire 276 Front./</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>remplissant cette</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>partie,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travailleur confirme ainsi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>qu’il</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>quitté</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la zone</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>belge</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nombre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ours dép</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ssant le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re aut</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>isé (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n gé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00EA288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>éral 30 jours) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="00EA288D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="4" w:after="0" w:line="230" w:lineRule="exact"/>
-        <w:ind w:left="546" w:right="78" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="546" w:right="79" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
-      <w:r w:rsidR="00896F19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="00896F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Une </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">copie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="29"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>cu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">nts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">nt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="29"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">travailleur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">son </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">foyer </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>habitation per</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt dans la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>zo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e frontalière fra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ça</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="005F6555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="00973D42" w:rsidP="00973D42" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:left="546" w:right="77" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>3°</w:t>
       </w:r>
-      <w:r w:rsidR="00896F19">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973D42" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>clarati</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>votre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>art</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nfirma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>explicitem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rée</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>dant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aquel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="26"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le travaille</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>exercé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ac</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ivités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>prof</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>onnel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ehors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>zone</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>bel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00973D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="00973D42" w:rsidP="00973D42" w:rsidRDefault="00973D42">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:left="546" w:right="79"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n’exc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>urs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>(ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>bre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>eur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontali</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r sa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nier)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>end</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l’ann</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>id</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>réser</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d’excepti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>(jo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="00973D42" w:rsidP="00973D42" w:rsidRDefault="00973D42">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="546"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>formation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>...) ;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Nous pouvons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>mettre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>genre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>uments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>imple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="00973D42" w:rsidP="00973D42" w:rsidRDefault="00973D42">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="546"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>dema</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="00973D42" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="4" w:after="0" w:line="230" w:lineRule="exact"/>
-        <w:ind w:left="546" w:right="79" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
+        <w:ind w:left="546" w:right="77" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>4°</w:t>
       </w:r>
-      <w:r w:rsidR="00896F19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="00896F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>urant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>av</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ailleur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>uitté</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>zo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ntalière</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ge</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>lors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de l’exerc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s activités,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s le c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt de l’ann</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e co</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="00B97420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="003C4442" w:rsidP="003C4442" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:left="546" w:right="78" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>5°</w:t>
       </w:r>
-      <w:r w:rsidR="00896F19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="00896F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Une</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="44"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="44"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="44"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travaille</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="44"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="44"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>revend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>quent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>trava</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>lleur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ntali</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pour les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>régime</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pliqué</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>mière</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l’e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>yeur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l’ann</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575" w:rsidR="003C4442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="00BF6575" w:rsidR="003C4442" w:rsidP="003C4442" w:rsidRDefault="003C4442">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="546"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">idérée. Nos </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rvi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">établiront </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ette li</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BF6575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>te.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="003C4442" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="14" w:after="0" w:line="220" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
+        <w:ind w:left="546" w:right="78" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DE19DA" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:right="81"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>serv</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ntac</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>eront</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ile</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sujet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>afin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ns</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s dém</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE19DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8760" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8760"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00056D4D" w:rsidR="000B539D" w:rsidTr="005A5BF6">
+      <w:tr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidTr="005A5BF6">
         <w:trPr>
           <w:trHeight w:val="4095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Adresses des centres de documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Si le formulaire est en français ou en allemand :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Service Public Fédéral Finances</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Centre de scanning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Avenue du Prince de Liège 133, Bâtiment A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>5100 Namur (Jambes).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Si le formulaire est en néerlandais :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Federale Overheidsdienst Financiën</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Scanningscentrum</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Zuiderpoort – Blok B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaston </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Crommenlaan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6, Bus </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>738</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008752C0" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>9050 Gent (Ledeberg).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="008752C0" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008752C0" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00680CEC" w:rsidR="000B539D" w:rsidP="008A134B" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="008A134B" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:right="81"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Finale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ent,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ndividuelle 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>du travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>eur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>erné doit prévo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ntio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s suivant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00680CEC" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00343AB8" w:rsidR="008A134B" w:rsidP="00343AB8" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="008A134B" w:rsidP="00343AB8" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-249"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8" w:rsidR="00E8518C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="00E8518C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">ontribuable </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>erné e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t “T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>AVAILLEUR FRONTALIER FRANCAIS ";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00680CEC" w:rsidR="00E8518C" w:rsidP="008A134B" w:rsidRDefault="00E8518C">
+    <w:p w:rsidRPr="009336AF" w:rsidR="00E8518C" w:rsidP="008A134B" w:rsidRDefault="00E8518C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1347"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00680CEC" w:rsidR="000B539D" w:rsidP="007E0C86" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="007E0C86" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="3" w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:left="480" w:right="-391" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
-      <w:r w:rsidR="00E8518C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF" w:rsidR="00E8518C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>jours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>eur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>itté</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>zo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontalière</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>lg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>lors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de l’e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>erc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s acti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ités.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00680CEC" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="10" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00680CEC" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:ind w:right="79"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rvices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>né</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="22"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>fiche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ndividuelle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="21"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>81.10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ailleur co</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rné</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r base d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s inf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rmatio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e vous n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>us tr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680CEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nsmettrez.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00680CEC" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007E0C86" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="77" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="5988"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>À</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>oublier </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007E0C86" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="12" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007E0C86" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Un tra</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aille</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>occupé chez</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ous</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ne pourra</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>bénéficier</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>statut</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tra</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ailleur frontalier que</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s’il</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>répond</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>conditions</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="49"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d’octroi</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>toutes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>formalités</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>décr</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>tes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="48"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ci- dess</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s so</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t resp</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>ct</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0C86">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>es.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidSect="000B539D">
+        <w:sectPr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidSect="000B539D">
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="1680" w:bottom="280" w:left="1680" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BF6575" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="13" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B2110C" w:rsidR="000B539D" w:rsidP="00B2110C" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="00B2110C" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1575"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Formulaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>276</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Front.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Grens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Attestation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>conce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>régime</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>frontalier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2110C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r w:rsidRPr="009336AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Schéma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="6" w:after="0" w:line="110" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2518"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidTr="00960EEE">
+      <w:tr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidTr="00960EEE">
         <w:trPr>
           <w:trHeight w:val="1266" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00056D4D" w:rsidR="00960EEE" w:rsidP="00B92526" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="00B92526" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="462" w:right="563"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00351543" w:rsidR="000B539D" w:rsidP="00B92526" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="00B92526" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="462" w:right="563"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FOR</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543" w:rsidR="00B2110C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF" w:rsidR="00B2110C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>276</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543" w:rsidR="00B2110C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF" w:rsidR="00B2110C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FR</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NT./GRENS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B92526" w:rsidP="00B92526" w:rsidRDefault="00B92526">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00B92526" w:rsidP="00B92526" w:rsidRDefault="00B92526">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="773"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00960EEE" w:rsidP="00B92526" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="00B92526" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="773"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00351543" w:rsidR="000B539D" w:rsidP="00B92526" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="00B92526" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="773"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligations du </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00351543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Travailleur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B92526" w:rsidP="005A5BF6" w:rsidRDefault="00B92526">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00B92526" w:rsidP="005A5BF6" w:rsidRDefault="00B92526">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vos obli</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ati</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B92526" w:rsidP="005A5BF6" w:rsidRDefault="00B92526">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00B92526" w:rsidP="005A5BF6" w:rsidRDefault="00B92526">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="690"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="690"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="690"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>u GR</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPE S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00056D4D" w:rsidR="000B539D" w:rsidTr="005A5BF6">
+      <w:tr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidTr="005A5BF6">
         <w:trPr>
           <w:trHeight w:val="6450" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="19" w:after="0" w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="325" w:right="67" w:hanging="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Ch</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">que </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">ée </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">avant </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>la prem</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">ère </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="70"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>1°</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Re</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>plir c</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>dre</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>exemplair</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s du formu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aire</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>276 et vous remettre</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007B1944" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="69"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>3°</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>faire</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>mplir</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>cadre III</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ux exempla</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s du formu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aire 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ar l’admin</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>trati</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n fisca</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e fra</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ça</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="73"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>4°</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>tr</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ns</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ettre</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l’exempla</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>rmu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="3" w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="70"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>276 po</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ad</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>minsitration</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>scale belge + preu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e d’h</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>bi</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ti</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ff</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ctiv</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> z</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">one </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>frontali</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re fr</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>nça</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e à vo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="007B1944" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="6" w:after="0" w:line="280" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="520"/>
                 <w:tab w:val="left" w:pos="1460"/>
                 <w:tab w:val="left" w:pos="2200"/>
                 <w:tab w:val="left" w:pos="2560"/>
                 <w:tab w:val="left" w:pos="3120"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>2°</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Rempl</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>dre</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>II</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>x exempla</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s du formu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aire 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>6 et remettre au travailleur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007B1944" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">5° </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Garder </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>exempla</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">re </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">u </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>formula</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>276</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>our</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ministration</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>scale</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>elge</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="67"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>reuve d’</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>abitation</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>eff</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ctive</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>en zo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e frontali</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>nça</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e et</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>smettre u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e cop</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>cum</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>nts au</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Gro</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>pe S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1240"/>
                 <w:tab w:val="left" w:pos="2240"/>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="67"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>6°</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Adapter</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e signalétique</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>travailleur (=&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e ret</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">nue </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>omp</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e prof</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ss</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>+ comm</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ication statut da</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>DMFA</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>cop</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>rmula</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>276 à la ca</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">se </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>vanc</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>nces</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> compétente </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>(=&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="123"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>pas</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>retenue</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>pr</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>omp</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e prof</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ss</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>) si statut</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ntalier</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ur</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a prem</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ère fo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidSect="000B539D">
+        <w:sectPr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidSect="000B539D">
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="1100" w:right="1540" w:bottom="280" w:left="1220" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2518"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidTr="00960EEE">
+      <w:tr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidTr="00960EEE">
         <w:trPr>
           <w:trHeight w:val="1374" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00056D4D" w:rsidR="00960EEE" w:rsidP="00960EEE" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="00960EEE" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="462" w:right="563"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="00960EEE" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="00960EEE" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="462" w:right="563"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FOR</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULA</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00960EEE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF" w:rsidR="00960EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>276</w:t>
             </w:r>
-            <w:r w:rsidR="00960EEE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF" w:rsidR="00960EEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FR</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NT./GRENS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="773"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="773"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="773"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligations du </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>travailleur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vos obli</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ati</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="690"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00960EEE" w:rsidP="005A5BF6" w:rsidRDefault="00960EEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="690"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="690"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>u GR</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPE S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00056D4D" w:rsidR="000B539D" w:rsidTr="005A5BF6">
+      <w:tr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidTr="005A5BF6">
         <w:trPr>
           <w:trHeight w:val="2770" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="325" w:hanging="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pendant </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l’a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nn</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> imposable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="172"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>7° Ten</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r à la dis</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ositi</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n du</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>fisc bel</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="11" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="820"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="462"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Le formu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aire</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>276;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="820"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="2" w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="822" w:right="64" w:hanging="360"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Liste  </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">s  </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">sorties  </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">e  </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>zone frontali</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re be</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ge.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="6" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>8° com</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>quer</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>sur</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e relevé d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s pr</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>tatio</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u Gro</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>pe S les jo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">rs </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e sortie</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>zo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ntalière belge</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">le biais </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u c</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>2F1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00056D4D" w:rsidR="000B539D" w:rsidTr="005A5BF6">
+      <w:tr w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidTr="005A5BF6">
         <w:trPr>
           <w:trHeight w:val="4364" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="16" w:after="0" w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="325" w:hanging="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>A la fin de l’année imposable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E14216" w:rsidP="005A5BF6" w:rsidRDefault="00E14216">
+          <w:p w:rsidRPr="009336AF" w:rsidR="00E14216" w:rsidP="005A5BF6" w:rsidRDefault="00E14216">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:right="67"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>9°</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>mplir</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>dre</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>formulaire</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>276</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>t vous remettre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="00E14216" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="00E14216" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>11°</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ra</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>sme</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>tre</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>centre</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>cumentation avant</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>31 mars :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="560"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="201"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Le formu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aire</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>276 ;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="560"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="3" w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="561" w:right="68" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">preuve </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d’</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">bitation </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>eff</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">ctive </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>en zo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e frontali</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re fra</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ça</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e ;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="560"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="561" w:right="68" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>déc</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>arati</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>occu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ation</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>zo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e frontali</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re be</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ge par l’</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>mp</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>oyeur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="560"/>
                 <w:tab w:val="left" w:pos="1180"/>
                 <w:tab w:val="left" w:pos="1780"/>
                 <w:tab w:val="left" w:pos="2640"/>
                 <w:tab w:val="left" w:pos="3120"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="226" w:lineRule="exact"/>
               <w:ind w:left="201"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>liste</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>des</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>sorties</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>zone</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="561"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>frontali</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re be</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ge ;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="560"/>
                 <w:tab w:val="left" w:pos="1220"/>
                 <w:tab w:val="left" w:pos="1640"/>
                 <w:tab w:val="left" w:pos="1880"/>
                 <w:tab w:val="left" w:pos="2700"/>
                 <w:tab w:val="left" w:pos="2920"/>
                 <w:tab w:val="left" w:pos="3280"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="561" w:right="67" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>liste</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ailleurs</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ur</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>q</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ue</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s le</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="55"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>régi</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e  frontalier</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="55"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>est</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="55"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>appliqué pour</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>remi</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>fo</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r l’employe</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t>pendant</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">l’année </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>id</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ér</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>10° ét</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">blir </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>es fic</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>es f</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>scal</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>281</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>0 re</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ant</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>onn</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>ar rap</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">ort </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>u statut frontal</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B5E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+            <w:r w:rsidRPr="009336AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003B5E75" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
+          <w:p w:rsidRPr="009336AF" w:rsidR="000B539D" w:rsidP="005A5BF6" w:rsidRDefault="000B539D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000B539D" w:rsidR="00C37D5D" w:rsidP="000B539D" w:rsidRDefault="00C37D5D">
+    <w:p w:rsidRPr="009336AF" w:rsidR="00C37D5D" w:rsidP="000B539D" w:rsidRDefault="00C37D5D">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="000B539D" w:rsidR="00C37D5D" w:rsidSect="00BF6575">
+    <w:sectPr w:rsidRPr="009336AF" w:rsidR="00C37D5D" w:rsidSect="00BF6575">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C64FEF" w:rsidP="00C52E28" w:rsidRDefault="00C64FEF">
+    <w:p w:rsidR="00B01873" w:rsidP="00C52E28" w:rsidRDefault="00B01873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C64FEF" w:rsidP="00C52E28" w:rsidRDefault="00C64FEF">
+    <w:p w:rsidR="00B01873" w:rsidP="00C52E28" w:rsidRDefault="00B01873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C64FEF" w:rsidP="00C52E28" w:rsidRDefault="00C64FEF">
+    <w:p w:rsidR="00B01873" w:rsidP="00C52E28" w:rsidRDefault="00B01873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C64FEF" w:rsidP="00C52E28" w:rsidRDefault="00C64FEF">
+    <w:p w:rsidR="00B01873" w:rsidP="00C52E28" w:rsidRDefault="00B01873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidRPr="00296530" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Il s’agit des communes qui se trouvent en France dans la zone frontalière entre la Belgique et la France et qui sont reprises dans la liste des communes frontalières Françaises. Nos services peuvent vous fournir cette liste sur simple demande.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidRPr="00C14921" w:rsidR="000B539D" w:rsidP="000B539D" w:rsidRDefault="000B539D">
+    <w:p w:rsidR="007611FA" w:rsidP="007611FA" w:rsidRDefault="007611FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296530">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00296530">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Il s’agit des communes qui se trouvent en Belgique dans la zone frontalière entre la Belgique et la France et qui sont reprises dans la liste des communes frontalières Belges. Nos services peuvent vous fournir cette liste sur simple demande.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002669BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E0886AE"/>
     <w:lvl w:ilvl="0" w:tplc="0C00000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C00001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -34634,179 +28022,210 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF6575"/>
     <w:rsid w:val="00004F76"/>
     <w:rsid w:val="00016BC0"/>
     <w:rsid w:val="00016D85"/>
     <w:rsid w:val="000456A1"/>
     <w:rsid w:val="00056D4D"/>
     <w:rsid w:val="00096AAD"/>
     <w:rsid w:val="000B539D"/>
     <w:rsid w:val="000D0FC9"/>
     <w:rsid w:val="001035EA"/>
     <w:rsid w:val="00141F0C"/>
+    <w:rsid w:val="00197841"/>
     <w:rsid w:val="001D26BB"/>
+    <w:rsid w:val="001D4BAB"/>
+    <w:rsid w:val="0020003D"/>
     <w:rsid w:val="00296530"/>
     <w:rsid w:val="0033445C"/>
     <w:rsid w:val="00343AB8"/>
     <w:rsid w:val="00346C8A"/>
     <w:rsid w:val="00351543"/>
     <w:rsid w:val="003B5E75"/>
+    <w:rsid w:val="003C4442"/>
     <w:rsid w:val="00405CBC"/>
     <w:rsid w:val="00416367"/>
+    <w:rsid w:val="004C260F"/>
     <w:rsid w:val="004D6B7E"/>
+    <w:rsid w:val="00544270"/>
     <w:rsid w:val="005B13FB"/>
     <w:rsid w:val="005C4B53"/>
     <w:rsid w:val="005E08E0"/>
+    <w:rsid w:val="005F6555"/>
     <w:rsid w:val="00635E4F"/>
     <w:rsid w:val="00680CEC"/>
     <w:rsid w:val="006F54E3"/>
+    <w:rsid w:val="007611FA"/>
     <w:rsid w:val="00782F65"/>
     <w:rsid w:val="007B1944"/>
     <w:rsid w:val="007E0C86"/>
     <w:rsid w:val="00802E5D"/>
     <w:rsid w:val="008752C0"/>
     <w:rsid w:val="00875B5A"/>
     <w:rsid w:val="00896F19"/>
     <w:rsid w:val="008A134B"/>
     <w:rsid w:val="009051D9"/>
+    <w:rsid w:val="009336AF"/>
     <w:rsid w:val="00960EEE"/>
     <w:rsid w:val="00973348"/>
+    <w:rsid w:val="00973D42"/>
     <w:rsid w:val="0097539D"/>
     <w:rsid w:val="009C5B9C"/>
+    <w:rsid w:val="009D7717"/>
+    <w:rsid w:val="009F1BD0"/>
     <w:rsid w:val="00A41290"/>
     <w:rsid w:val="00AC5F0F"/>
+    <w:rsid w:val="00B01873"/>
     <w:rsid w:val="00B13A3D"/>
     <w:rsid w:val="00B2110C"/>
     <w:rsid w:val="00B75224"/>
     <w:rsid w:val="00B92526"/>
+    <w:rsid w:val="00B97420"/>
     <w:rsid w:val="00BB19E3"/>
     <w:rsid w:val="00BF6575"/>
     <w:rsid w:val="00C14921"/>
+    <w:rsid w:val="00C2528C"/>
     <w:rsid w:val="00C37D5D"/>
     <w:rsid w:val="00C52E28"/>
     <w:rsid w:val="00C64FEF"/>
     <w:rsid w:val="00CA1236"/>
     <w:rsid w:val="00CA1859"/>
+    <w:rsid w:val="00CB2F23"/>
+    <w:rsid w:val="00CE4101"/>
     <w:rsid w:val="00D01F6F"/>
     <w:rsid w:val="00D367F6"/>
     <w:rsid w:val="00D4534E"/>
+    <w:rsid w:val="00D64B4A"/>
     <w:rsid w:val="00DE19DA"/>
     <w:rsid w:val="00DE4A29"/>
     <w:rsid w:val="00DE4B5A"/>
     <w:rsid w:val="00E14216"/>
     <w:rsid w:val="00E36B47"/>
     <w:rsid w:val="00E8518C"/>
+    <w:rsid w:val="00EA288D"/>
     <w:rsid w:val="00EF1DB3"/>
     <w:rsid w:val="00F05CE8"/>
     <w:rsid w:val="00F52E05"/>
     <w:rsid w:val="00F600C3"/>
     <w:rsid w:val="00F67049"/>
     <w:rsid w:val="00F84B08"/>
     <w:rsid w:val="00F918CB"/>
     <w:rsid w:val="00F91FCB"/>
     <w:rsid w:val="00FC5B8B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId/>
   <w15:docId w15:val="{353BB7B6-FA93-4988-9E70-CCFF9DA2E17C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -35167,51 +28586,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BF6575"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -35300,72 +28718,72 @@
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C52E28"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C52E28"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="636423086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Re69724495a2a4d46" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R83a4378b7d124505" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35728,118 +29146,118 @@
     <ad_sgs_no_rue_f/>
     <ad_sgs_no_rue_n/>
     <ad_sgs_boite_f/>
     <ad_sgs_boite_n/>
     <ad_sgs_cd_postal_f/>
     <ad_sgs_cd_postal_n/>
     <ad_sgs_localite_f/>
     <ad_sgs_localite_n/>
     <ad_sgs_nom_responsable1/>
     <ad_sgs_nom_responsable1_n/>
     <ad_sgs_titre_responsable1/>
     <ad_sgs_nom_responsable2/>
     <ad_sgs_nom_responsable2_n/>
     <ad_sgs_titre_responsable2/>
     <ad_sgs_titre_responsable1_n/>
     <ad_sgs_titre_responsable2_n/>
     <ad_groupe_s_denomination_f/>
     <ad_groupe_s_denomination_n/>
     <ad_sgs_no_service_def/>
     <ad_sgs_id_agent_responsable1/>
     <ad_sgs_id_agent_responsable2/>
   </donnees_emetteur>
   <MasterPage>
     <logo/>
     <!-- Optional -->
-    <refdoc>92907 (3.0)</refdoc>
+    <refdoc>92907 (6.0)</refdoc>
     <formadoc>Docx</formadoc>
     <exemplaire/>
     <groupe/>
     <!-- Optional -->
   </MasterPage>
   <FrgDonneesEmetteur>
     <vref/>
     <annexes/>
     <copiea/>
   </FrgDonneesEmetteur>
   <FrgMadameMonsieur>
     <ddlb_Mm/>
   </FrgMadameMonsieur>
   <SubPolitesse>
     <Mm/>
   </SubPolitesse>
   <FrgDatJou>
     <datjou/>
   </FrgDatJou>
   <FrgBoutons>
     <btnvis>1</btnvis>
     <watermark1 presence="invisible"/>
     <watermark2/>
     <watermark3/>
     <archiver presence="invisible">0</archiver>
     <sauvegarder presence="invisible">0</sauvegarder>
     <printer presence="invisible"/>
   </FrgBoutons>
 </D92907>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
-  <ap:TotalTime>83</ap:TotalTime>
+  <ap:TotalTime>89</ap:TotalTime>
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1731</ap:Words>
-  <ap:Characters>9867</ap:Characters>
+  <ap:Words>1785</ap:Words>
+  <ap:Characters>9821</ap:Characters>
   <ap:Application>Microsoft Office Word</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>82</ap:Lines>
+  <ap:Lines>81</ap:Lines>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company>Groupe S / Groep S</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11575</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11583</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ROBYNS Bart</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </op:property>
 </op:Properties>
 </file>