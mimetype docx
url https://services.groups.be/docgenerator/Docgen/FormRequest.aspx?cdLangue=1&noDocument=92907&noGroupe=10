--- v3 (2026-06-03)
+++ v4 (2026-07-23)
@@ -28739,51 +28739,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="636423086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R83a4378b7d124505" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R5bea6bfae95f4279" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>