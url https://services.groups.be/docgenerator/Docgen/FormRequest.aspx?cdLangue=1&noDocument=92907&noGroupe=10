--- v4 (2026-07-23)
+++ v5 (2026-09-09)
@@ -28739,51 +28739,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="636423086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R5bea6bfae95f4279" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R0245de0ae5394d83" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>